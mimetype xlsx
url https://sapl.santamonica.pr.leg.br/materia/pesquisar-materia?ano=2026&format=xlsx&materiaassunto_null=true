--- v1 (2026-03-16)
+++ v2 (2026-06-14)
@@ -10,228 +10,580 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="104" uniqueCount="59">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="360" uniqueCount="173">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>509</t>
+  </si>
+  <si>
+    <t>2026</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>IND</t>
+  </si>
+  <si>
+    <t>Indicação</t>
+  </si>
+  <si>
+    <t>Sueli Ferreira da Silva Oliveira</t>
+  </si>
+  <si>
+    <t>http://sapl.santamonica.pr.leg.br/media/sapl/public/materialegislativa/2026/509/01.2026_-_indicacao_sueli.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que a presente proposição subscreve, com assento nesta Colenda Casa de Leis, requer o encaminhamento desta Indicação ao Exmo. Chefe do Poder Executivo Municipal e Secretaria de Saúde, com o Indicação de: “Venho por meio desta indicar a necessidade urgente na melhoria do transporte dos pacientes até a cidade de Paranavaí”</t>
+  </si>
+  <si>
+    <t>510</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>Sérgio Pereira da Silva</t>
+  </si>
+  <si>
+    <t>http://sapl.santamonica.pr.leg.br/media/sapl/public/materialegislativa/2026/510/02.2026_-_indicacao_sergio.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Sergio Pereira da Silva que a presente proposição subscreve, com assento nesta Colenda Casa de Leis, requer o encaminhamento desta Indicação ao Exmo. Chefe do Poder Executivo Municipal com o Indicação de:_x000D_
+_x000D_
+Indicação para nominar as ruas, avenidas e travessas do município_x000D_
+Justificartiva_x000D_
+Placas de rua é crucial para organização urbana segurança viária e mobilidade permitindo a identificação de logradouros CEPS e as orientações de pedestres motoristas serviço de integra elas previnem acidentes organizam o trânsito informam sobre perigos ou regras locais sendo essenciais para a fluidez das cidades.</t>
+  </si>
+  <si>
+    <t>518</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>http://sapl.santamonica.pr.leg.br/media/sapl/public/materialegislativa/2026/518/03.2026_-_indicacao_sergio.pdf</t>
+  </si>
+  <si>
+    <t>Eu SERGIO PEREIRA DA SILVA, vereador, venho através da presente fazer a seguinte indicação:_x000D_
+- Auxilio Alimentação dos funcionários públicos municipais (Prefeitura) seja igual ao auxilio alimentação dos funcionários da Câmara Municipal.</t>
+  </si>
+  <si>
+    <t>511</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>Vanildo Aparecido Albino</t>
+  </si>
+  <si>
+    <t>http://sapl.santamonica.pr.leg.br/media/sapl/public/materialegislativa/2026/511/04.2026_-_vanildo.pdf</t>
+  </si>
+  <si>
+    <t>indicar a esta colenda Câmara, submetendo à mesa diretora desta Casa de Leis, que promovam estudos e adotem as providências necessárias para a aquisição de tablets destinados aos usos dos vereadores e apoio às atividades legislativas da Câmara Municipal de Santa Mônica, Paraná.</t>
+  </si>
+  <si>
+    <t>512</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>http://sapl.santamonica.pr.leg.br/media/sapl/public/materialegislativa/2026/512/05.2026_-_vanildo.pdf</t>
+  </si>
+  <si>
+    <t>solicitar ao Executivo que promova estudos e adote as providências necessárias para a criação e implementação de um programa municipal de estágio destinado aos estudantes e residentes no município de Santa Mônica.</t>
+  </si>
+  <si>
+    <t>513</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>http://sapl.santamonica.pr.leg.br/media/sapl/public/materialegislativa/2026/513/06.2026_-_vanildo.pdf</t>
+  </si>
+  <si>
+    <t>indicação: Promover estudos e adotar as providências necessárias para viabilizar a instalação de ar-condicionado no ônibus que realiza o transporte universitário.</t>
+  </si>
+  <si>
+    <t>514</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>Adenilson Vieira Lopes</t>
+  </si>
+  <si>
+    <t>http://sapl.santamonica.pr.leg.br/media/sapl/public/materialegislativa/2026/514/07.2026_-_adenilson.pdf</t>
+  </si>
+  <si>
+    <t>Indicação visa a doação de uniformes escolares na rede de ensino municipal deste município, justificativa é solicitado que a administração municipal no trabalhe entre as secretarias estude e avalie o projeto para que doe aos alunos da rede pública municipal de ensino uniformes escolares, criando assim um padrão entre os alunos, facilitando a identificação, gerando economia às famílias e alimentando a igualdade entre todos, onde um não será diferente nem melhor que o outro. Atenciosamente, Adenilson Vieira Lopes, vereador.</t>
+  </si>
+  <si>
+    <t>516</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>http://sapl.santamonica.pr.leg.br/media/sapl/public/materialegislativa/2026/516/08.2026_-_sergio.pdf</t>
+  </si>
+  <si>
+    <t>Indicação: colocar lâmpada nos poste de Santa Mônica Rua Quinze de Novembro travessa Angélica Burgue rua Julia Vanderlei e outras e no distrito de Aparecida do Ivaí Avenida Curitiba e outras bem como no portal município.</t>
+  </si>
+  <si>
+    <t>519</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>http://sapl.santamonica.pr.leg.br/media/</t>
+  </si>
+  <si>
+    <t>Eu SERGIO PEREIRA DA SILVA, vereador, venho através da presente fazer a seguinte indicação: - Vale saúde aos funcionários públicos municipais (Prefeitura) que estão aposentados._x000D_
+_x000D_
+Justificativa: Ajudaria bastante os funcionários do município, principalmente aquele funcionário que se aposenta com salario muito baixo. Todos sabem que quando se aposenta somos mais propícios à doença, assim sendo nada mais justo do que um vale saúde aos nossos funcionários, para fazer uma consulta com especialista, exames, raio X, ultrassom, comprar remédio, fazer uma alimentação correta.</t>
+  </si>
+  <si>
+    <t>521</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>http://sapl.santamonica.pr.leg.br/media/sapl/public/materialegislativa/2026/521/10.2026_-_adenilson.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar Poder Executivo que viabilize estudos técnicos, ambiental e jurídicos visando a implantação do Projeto de Valorização Ambiental e Turística do Rio Taquara.</t>
+  </si>
+  <si>
+    <t>522</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>http://sapl.santamonica.pr.leg.br/media/sapl/public/materialegislativa/2026/522/11.2026_-_sergio.pdf</t>
+  </si>
+  <si>
+    <t>Colocar as câmeras do Portal de Entrada e Saída da Cidade no melhor ângulo possível.</t>
+  </si>
+  <si>
+    <t>523</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.santamonica.pr.leg.br/media/sapl/public/materialegislativa/2026/523/12.2026_-_sergio.pdf</t>
+  </si>
+  <si>
+    <t>Indicação de Quebra molas na Rua Moises Lupion.</t>
+  </si>
+  <si>
+    <t>524</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>http://sapl.santamonica.pr.leg.br/media/sapl/public/materialegislativa/2026/524/13.2026_-_sergio.pdf</t>
+  </si>
+  <si>
+    <t>Indicação de Cobertura no fundo do prédio onde está a melhor Idade.</t>
+  </si>
+  <si>
     <t>480</t>
   </si>
   <si>
-    <t>2026</t>
-[...4 lines deleted...]
-  <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Luan Gustavo Frazatto</t>
   </si>
   <si>
     <t>http://sapl.santamonica.pr.leg.br/media/sapl/public/materialegislativa/2026/480/1_-_projeto_de_lei-leilao.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a promover leilão para alienar máquinas, equipamentos, sucatas e bens inservível de propriedade do município, e dá outras providências.</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>2</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.santamonica.pr.leg.br/media/sapl/public/materialegislativa/2026/481/2_-_projeto_de_lei_02.2026_-_recomposicao_salarial__abono_ganho_real_dos_servidores.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de Recomposição Salarial e/ou Vencimentos aos servidores do quadro de provimento Efetivo Ativos, Inativos, Pensionistas, Emprego Público, Temporários, Conselheiros Tutelares, Agentes Políticos (Prefeito, Vice-Prefeito, Secretários, Chefe de Gabinete e Procurador Geral), efetivos da Autarquia Samae, Profissionais do Magistério e, detentores de cargos de provimento em Comissão do Município de Santa Mônica/PR, como determina o inciso X do artigo 37, da Constituição Federal e dá outras providências.</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>3</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.santamonica.pr.leg.br/media/sapl/public/materialegislativa/2026/482/3_-_projeto_lei_003-2026-atualiza-auxilio_alimentacao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a atualização do "AUXÍLIO ALIMENTAÇÃO" aos Servidores Público Municipal do Município de Santa Mônica/Pr e dá outras providências.</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>4</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.santamonica.pr.leg.br/media/sapl/public/materialegislativa/2026/483/4_-_projeto_de_lei_004-2026_-_credito_especial_por_excesso_de_arrecadacao_operacao_de_credito.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A EFETUAR A ABERTURA DE CRÉDITO ESPECIAL NO ORÇAMENTO DO MUNICÍPIO DE SANTA MÔNICA, PARA O EXERCÍCIO DE 2026.</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>5</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.santamonica.pr.leg.br/media/sapl/public/materialegislativa/2026/484/5_-_projeto_de_lei_005-2026_-_credito_especial_por_excesso_de_arrecadacao_operacao_de_credito.pdf</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>6</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.santamonica.pr.leg.br/media/sapl/public/materialegislativa/2026/485/6_-_projeto_de_lei_006-2026_-_credito_especial_por_excesso_de_arrecadacao_operacao_de_credito.pdf</t>
   </si>
   <si>
     <t>486</t>
-  </si>
-[...1 lines deleted...]
-    <t>7</t>
   </si>
   <si>
     <t>http://sapl.santamonica.pr.leg.br/media/sapl/public/materialegislativa/2026/486/7_-_projeto_de_lei_07.2026_-_criando_as_vagas_de_auditor_fiscal_da_receita_municipal_e_analista_tributario.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a organização da carreira fiscal municipal, criando as vagas de Auditor Fiscal da Receita Municipal e Analista Fiscal Tributário no_x000D_
 Quadro Permanente de Pessoal da Prefeitura Municipal de Santa Mônica/PR e dá outras providências.</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>8</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.santamonica.pr.leg.br/media/sapl/public/materialegislativa/2026/487/8_-_projeto_de_lei_008-2026_-_credito_especial_por_excesso_de_arrecadacao_construcao_de_praca.pdf</t>
   </si>
   <si>
     <t>Ementa: Abre Crédito Especial por Excesso de Arrecadação e dá outras providências.</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>9</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.santamonica.pr.leg.br/media/sapl/public/materialegislativa/2026/488/9_-_projeto_de_lei_09.2026_-_instalacao_de_infraestrutura_de_suporte_para_equipamentos_de_telecomunicacoes.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre normas urbanísticas específicas para a instalação de infraestrutura de suporte para equipamentos de telecomunicações autorizadas e homologados pela Agência Nacional de Telecomunicações (Anatel) e o respectivo licenciamento, nos termos da legislação federal vigente.</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>10</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.santamonica.pr.leg.br/media/sapl/public/materialegislativa/2026/489/10_-_projeto_de_lei_010-2026-credito_especial_por_excesso_de_arrecadacao-veiculos.pdf</t>
   </si>
   <si>
     <t>Ementa: Abre Crédito Especial por Excesso de Arrecadação, bem como altera-se PPA, LDO e LOA, e dá outras providências.</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>11</t>
-[...1 lines deleted...]
-  <si>
     <t>Mesa Diretora - MD</t>
   </si>
   <si>
-    <t>http://sapl.santamonica.pr.leg.br/media/</t>
-[...1 lines deleted...]
-  <si>
     <t>Dispõe sobre a concessão de recomposição, como determina o inciso X, do artigo 37, da Constituição Federal de 1988, e de reajuste aos vencimentos dos cargos de provimento efetivo e em comissão do Poder Legislativo Municipal.</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>12</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.santamonica.pr.leg.br/media/sapl/public/materialegislativa/2026/491/12_-_projeto_de_lei_no_12.2026.pdf</t>
   </si>
   <si>
     <t>Altera o Anexo I - Item 4.1 da Lei Municipal n.º 232/2023, de 27/11/2023, a qual dispõe sobre a reestruturação do Plano de Cargos, Carreira e Vencimentos dos Servidores Públicos do Poder Legislativo do Município de Santa Mônica, Estado do Paraná, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>492</t>
+  </si>
+  <si>
+    <t>http://sapl.santamonica.pr.leg.br/media/sapl/public/materialegislativa/2026/492/13_-_projeto_de_lei_013-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ementa: Abre Crédito Especial por Excesso de Arrecadação, bem como altera-se PPA, LDO e LOA e dá outras providências.</t>
+  </si>
+  <si>
+    <t>493</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.santamonica.pr.leg.br/media/sapl/public/materialegislativa/2026/493/14_-_projeto_de_lei_014-2026..pdf</t>
+  </si>
+  <si>
+    <t>Ementa: Abre Crédito Especial por Suerávit Financeiro, bem como_x000D_
+altera-se PPA, LDO e LOA e dá outras providências.</t>
+  </si>
+  <si>
+    <t>494</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.santamonica.pr.leg.br/media/sapl/public/materialegislativa/2026/494/15_-_projeto_de_lei_015-2026.pdf</t>
+  </si>
+  <si>
+    <t>495</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>Institui o Fundo Municipal de Calamidade Pública, vinculado ao Sistema Municipal de Proteção e Defesa Civil – SIMPDEC, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>496</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.santamonica.pr.leg.br/media/sapl/public/materialegislativa/2026/496/17_-_projeto_de_lei.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a ratificação de alteração do Contrato de Consórcio Público do CONSÓRCIO INTERMUNICIPAL DA APA FEDERAL DO NOROESTE DO PARANÁ – COMAFEN, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>497</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.santamonica.pr.leg.br/media/sapl/public/materialegislativa/2026/497/18_-_projeto_de_lei_18_de_2026_-_autoriza_o_poder_executivo_municipal_a_doar_area_de_terra_1.pdf</t>
+  </si>
+  <si>
+    <t>EMENTA: Dispõe sobre a alteração da Lei Municipal nº 025/2018, e convalida a doação de imóvel à Companhia de Habitação do Paraná – COHAPAR, afasta encargos e cláusula de reversão, mantém a propriedade em nome da donatária e dá outras providências.</t>
+  </si>
+  <si>
+    <t>498</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.santamonica.pr.leg.br/media/sapl/public/materialegislativa/2026/498/19_-_projeto_de_lei_-_019-2026_-_refis_2026.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa de Recuperação Fiscal – REFIS 2026 do Município de Santa Mônica e dá outras providências.</t>
+  </si>
+  <si>
+    <t>499</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.santamonica.pr.leg.br/media/sapl/public/materialegislativa/2026/499/20_-_projeto_de_lei_20_de_2026_-_dispoe_sobre_a_aprovacao_do_plano_municipal_de_arborizacao.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A APROVAÇÃO DO PLANO MUNICIPAL DE ARBORIZAÇÃO URBANA DO MUNICÍPIO DE SANTA MÔNICA/PR E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>500</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.santamonica.pr.leg.br/media/sapl/public/materialegislativa/2026/500/21_-_projeto_de_lei_21_de_2026_-_dispoe_sobre_premiacao.pdf</t>
+  </si>
+  <si>
+    <t>EMENTA: Autoriza o Poder Executivo Municipal a conceder premiação em dinheiro para campeonatos, torneios e concursos realizados no âmbito do Município de Santa Mônica/PR, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>501</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.santamonica.pr.leg.br/media/sapl/public/materialegislativa/2026/501/23_-_projeto_de_lei_023-2026_-_credito_especial_por_excesso_de_arrecadacao_-__veiculos.pdf</t>
+  </si>
+  <si>
+    <t>502</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.santamonica.pr.leg.br/media/sapl/public/materialegislativa/2026/502/23_-_projeto_de_lei_023-2026_-_credito_especial_por_excesso_de_arrecadacao_-__veiculos.pdf</t>
+  </si>
+  <si>
+    <t>503</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.santamonica.pr.leg.br/media/sapl/public/materialegislativa/2026/503/24_-_projeto_de_lei_024-2026_-_credito_especial_por_excesso_de_arrecadacao_-_implementos.pdf</t>
+  </si>
+  <si>
+    <t>504</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.santamonica.pr.leg.br/media/sapl/public/materialegislativa/2026/504/25_-_projeto_25.2026_-_completo.pdf</t>
+  </si>
+  <si>
+    <t>Súmula: Dispõe sobre o desmembramento da Secretaria Municipal de Urbanismo, Obras Públicas e Meio Ambiente, no Âmbito da Administração Pública Municipal.</t>
+  </si>
+  <si>
+    <t>505</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.santamonica.pr.leg.br/media/sapl/public/materialegislativa/2026/505/26_-_projeto_26.2026_-_completo.pdf</t>
+  </si>
+  <si>
+    <t>Súmula: Cria e Realoca cargos Comissionados do quadro funcional da Secretaria Municipal de Obras Públicas e Meio Ambiente (SEOUMA), inserindo alterações nas Leis Municipais nº 081/2013 e 049/2017, bem como dá outras providências.</t>
+  </si>
+  <si>
+    <t>506</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.santamonica.pr.leg.br/media/sapl/public/materialegislativa/2026/506/27-2026-credito_especial_por_excesso_de_arrecadacao_pavimentacao_e_recape.pdf</t>
+  </si>
+  <si>
+    <t>507</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.santamonica.pr.leg.br/media/sapl/public/materialegislativa/2026/507/28-2026-credito_especial_por_excesso_de_arrecadacao-trator.pdf</t>
+  </si>
+  <si>
+    <t>517</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>http://sapl.santamonica.pr.leg.br/media/sapl/public/materialegislativa/2026/517/30-2026_-_abre_credito_suplementar_por_anulacao_de_dotacao_e_da_outras.pdf</t>
+  </si>
+  <si>
+    <t>Abre Crédito Suplementar por Anulação de Dotação e dá outras providências.</t>
+  </si>
+  <si>
+    <t>520</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.santamonica.pr.leg.br/media/sapl/public/materialegislativa/2026/520/32.2026_-_projeto_de_lei_032-2026-autoriza_o_poder_executivo_municipal_a_aderir_ao_programa_c.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a aderir ao Programa Casa Fácil Paraná e a outros programas habitacionais de interesse social, firmar convênios_x000D_
+e instrumentos congêneres, conceder incentivos fiscais, aportar recursos financeiros, bens, serviços e áreas, executar obras e serviços de infraestrutura,_x000D_
+promover a regularização, transferência e titulação de imóveis aos beneficiários finais, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>525</t>
+  </si>
+  <si>
+    <t>REQ</t>
+  </si>
+  <si>
+    <t>Requerimento</t>
+  </si>
+  <si>
+    <t>http://sapl.santamonica.pr.leg.br/media/sapl/public/materialegislativa/2026/525/01.2026_-_requerimento_sergio_pereira.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de disponibilização de empenhos municipais.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -535,67 +887,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamonica.pr.leg.br/media/sapl/public/materialegislativa/2026/480/1_-_projeto_de_lei-leilao.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamonica.pr.leg.br/media/sapl/public/materialegislativa/2026/481/2_-_projeto_de_lei_02.2026_-_recomposicao_salarial__abono_ganho_real_dos_servidores.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamonica.pr.leg.br/media/sapl/public/materialegislativa/2026/482/3_-_projeto_lei_003-2026-atualiza-auxilio_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamonica.pr.leg.br/media/sapl/public/materialegislativa/2026/483/4_-_projeto_de_lei_004-2026_-_credito_especial_por_excesso_de_arrecadacao_operacao_de_credito.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamonica.pr.leg.br/media/sapl/public/materialegislativa/2026/484/5_-_projeto_de_lei_005-2026_-_credito_especial_por_excesso_de_arrecadacao_operacao_de_credito.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamonica.pr.leg.br/media/sapl/public/materialegislativa/2026/485/6_-_projeto_de_lei_006-2026_-_credito_especial_por_excesso_de_arrecadacao_operacao_de_credito.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamonica.pr.leg.br/media/sapl/public/materialegislativa/2026/486/7_-_projeto_de_lei_07.2026_-_criando_as_vagas_de_auditor_fiscal_da_receita_municipal_e_analista_tributario.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamonica.pr.leg.br/media/sapl/public/materialegislativa/2026/487/8_-_projeto_de_lei_008-2026_-_credito_especial_por_excesso_de_arrecadacao_construcao_de_praca.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamonica.pr.leg.br/media/sapl/public/materialegislativa/2026/488/9_-_projeto_de_lei_09.2026_-_instalacao_de_infraestrutura_de_suporte_para_equipamentos_de_telecomunicacoes.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamonica.pr.leg.br/media/sapl/public/materialegislativa/2026/489/10_-_projeto_de_lei_010-2026-credito_especial_por_excesso_de_arrecadacao-veiculos.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamonica.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamonica.pr.leg.br/media/sapl/public/materialegislativa/2026/491/12_-_projeto_de_lei_no_12.2026.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamonica.pr.leg.br/media/sapl/public/materialegislativa/2026/509/01.2026_-_indicacao_sueli.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamonica.pr.leg.br/media/sapl/public/materialegislativa/2026/510/02.2026_-_indicacao_sergio.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamonica.pr.leg.br/media/sapl/public/materialegislativa/2026/518/03.2026_-_indicacao_sergio.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamonica.pr.leg.br/media/sapl/public/materialegislativa/2026/511/04.2026_-_vanildo.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamonica.pr.leg.br/media/sapl/public/materialegislativa/2026/512/05.2026_-_vanildo.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamonica.pr.leg.br/media/sapl/public/materialegislativa/2026/513/06.2026_-_vanildo.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamonica.pr.leg.br/media/sapl/public/materialegislativa/2026/514/07.2026_-_adenilson.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamonica.pr.leg.br/media/sapl/public/materialegislativa/2026/516/08.2026_-_sergio.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamonica.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamonica.pr.leg.br/media/sapl/public/materialegislativa/2026/521/10.2026_-_adenilson.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamonica.pr.leg.br/media/sapl/public/materialegislativa/2026/522/11.2026_-_sergio.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamonica.pr.leg.br/media/sapl/public/materialegislativa/2026/523/12.2026_-_sergio.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamonica.pr.leg.br/media/sapl/public/materialegislativa/2026/524/13.2026_-_sergio.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamonica.pr.leg.br/media/sapl/public/materialegislativa/2026/480/1_-_projeto_de_lei-leilao.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamonica.pr.leg.br/media/sapl/public/materialegislativa/2026/481/2_-_projeto_de_lei_02.2026_-_recomposicao_salarial__abono_ganho_real_dos_servidores.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamonica.pr.leg.br/media/sapl/public/materialegislativa/2026/482/3_-_projeto_lei_003-2026-atualiza-auxilio_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamonica.pr.leg.br/media/sapl/public/materialegislativa/2026/483/4_-_projeto_de_lei_004-2026_-_credito_especial_por_excesso_de_arrecadacao_operacao_de_credito.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamonica.pr.leg.br/media/sapl/public/materialegislativa/2026/484/5_-_projeto_de_lei_005-2026_-_credito_especial_por_excesso_de_arrecadacao_operacao_de_credito.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamonica.pr.leg.br/media/sapl/public/materialegislativa/2026/485/6_-_projeto_de_lei_006-2026_-_credito_especial_por_excesso_de_arrecadacao_operacao_de_credito.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamonica.pr.leg.br/media/sapl/public/materialegislativa/2026/486/7_-_projeto_de_lei_07.2026_-_criando_as_vagas_de_auditor_fiscal_da_receita_municipal_e_analista_tributario.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamonica.pr.leg.br/media/sapl/public/materialegislativa/2026/487/8_-_projeto_de_lei_008-2026_-_credito_especial_por_excesso_de_arrecadacao_construcao_de_praca.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamonica.pr.leg.br/media/sapl/public/materialegislativa/2026/488/9_-_projeto_de_lei_09.2026_-_instalacao_de_infraestrutura_de_suporte_para_equipamentos_de_telecomunicacoes.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamonica.pr.leg.br/media/sapl/public/materialegislativa/2026/489/10_-_projeto_de_lei_010-2026-credito_especial_por_excesso_de_arrecadacao-veiculos.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamonica.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamonica.pr.leg.br/media/sapl/public/materialegislativa/2026/491/12_-_projeto_de_lei_no_12.2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamonica.pr.leg.br/media/sapl/public/materialegislativa/2026/492/13_-_projeto_de_lei_013-2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamonica.pr.leg.br/media/sapl/public/materialegislativa/2026/493/14_-_projeto_de_lei_014-2026..pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamonica.pr.leg.br/media/sapl/public/materialegislativa/2026/494/15_-_projeto_de_lei_015-2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamonica.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamonica.pr.leg.br/media/sapl/public/materialegislativa/2026/496/17_-_projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamonica.pr.leg.br/media/sapl/public/materialegislativa/2026/497/18_-_projeto_de_lei_18_de_2026_-_autoriza_o_poder_executivo_municipal_a_doar_area_de_terra_1.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamonica.pr.leg.br/media/sapl/public/materialegislativa/2026/498/19_-_projeto_de_lei_-_019-2026_-_refis_2026.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamonica.pr.leg.br/media/sapl/public/materialegislativa/2026/499/20_-_projeto_de_lei_20_de_2026_-_dispoe_sobre_a_aprovacao_do_plano_municipal_de_arborizacao.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamonica.pr.leg.br/media/sapl/public/materialegislativa/2026/500/21_-_projeto_de_lei_21_de_2026_-_dispoe_sobre_premiacao.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamonica.pr.leg.br/media/sapl/public/materialegislativa/2026/501/23_-_projeto_de_lei_023-2026_-_credito_especial_por_excesso_de_arrecadacao_-__veiculos.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamonica.pr.leg.br/media/sapl/public/materialegislativa/2026/502/23_-_projeto_de_lei_023-2026_-_credito_especial_por_excesso_de_arrecadacao_-__veiculos.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamonica.pr.leg.br/media/sapl/public/materialegislativa/2026/503/24_-_projeto_de_lei_024-2026_-_credito_especial_por_excesso_de_arrecadacao_-_implementos.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamonica.pr.leg.br/media/sapl/public/materialegislativa/2026/504/25_-_projeto_25.2026_-_completo.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamonica.pr.leg.br/media/sapl/public/materialegislativa/2026/505/26_-_projeto_26.2026_-_completo.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamonica.pr.leg.br/media/sapl/public/materialegislativa/2026/506/27-2026-credito_especial_por_excesso_de_arrecadacao_pavimentacao_e_recape.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamonica.pr.leg.br/media/sapl/public/materialegislativa/2026/507/28-2026-credito_especial_por_excesso_de_arrecadacao-trator.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamonica.pr.leg.br/media/sapl/public/materialegislativa/2026/517/30-2026_-_abre_credito_suplementar_por_anulacao_de_dotacao_e_da_outras.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamonica.pr.leg.br/media/sapl/public/materialegislativa/2026/520/32.2026_-_projeto_de_lei_032-2026-autoriza_o_poder_executivo_municipal_a_aderir_ao_programa_c.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamonica.pr.leg.br/media/sapl/public/materialegislativa/2026/525/01.2026_-_requerimento_sergio_pereira.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H13"/>
+  <dimension ref="A1:H45"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="20.28515625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="27.42578125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="180.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
@@ -625,333 +977,1197 @@
       </c>
       <c r="G2" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
         <v>17</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="G3" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H3" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="G4" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H4" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D5" t="s">
         <v>11</v>
       </c>
       <c r="E5" t="s">
         <v>12</v>
       </c>
       <c r="F5" t="s">
-        <v>13</v>
+        <v>27</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="H5" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="D6" t="s">
         <v>11</v>
       </c>
       <c r="E6" t="s">
         <v>12</v>
       </c>
       <c r="F6" t="s">
-        <v>13</v>
+        <v>27</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="H6" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="D7" t="s">
         <v>11</v>
       </c>
       <c r="E7" t="s">
         <v>12</v>
       </c>
       <c r="F7" t="s">
-        <v>13</v>
+        <v>27</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="H7" t="s">
-        <v>27</v>
+        <v>37</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="D8" t="s">
         <v>11</v>
       </c>
       <c r="E8" t="s">
         <v>12</v>
       </c>
       <c r="F8" t="s">
-        <v>13</v>
+        <v>40</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="H8" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="D9" t="s">
         <v>11</v>
       </c>
       <c r="E9" t="s">
         <v>12</v>
       </c>
       <c r="F9" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="H9" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="D10" t="s">
         <v>11</v>
       </c>
       <c r="E10" t="s">
         <v>12</v>
       </c>
       <c r="F10" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="H10" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="D11" t="s">
         <v>11</v>
       </c>
       <c r="E11" t="s">
         <v>12</v>
       </c>
       <c r="F11" t="s">
-        <v>13</v>
+        <v>40</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="H11" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="D12" t="s">
         <v>11</v>
       </c>
       <c r="E12" t="s">
         <v>12</v>
       </c>
       <c r="F12" t="s">
-        <v>52</v>
+        <v>18</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="H12" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="D13" t="s">
         <v>11</v>
       </c>
       <c r="E13" t="s">
         <v>12</v>
       </c>
       <c r="F13" t="s">
+        <v>18</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="H13" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8">
+      <c r="A14" t="s">
+        <v>63</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
+        <v>64</v>
+      </c>
+      <c r="D14" t="s">
+        <v>11</v>
+      </c>
+      <c r="E14" t="s">
+        <v>12</v>
+      </c>
+      <c r="F14" t="s">
+        <v>18</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="H14" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
+      <c r="A15" t="s">
+        <v>67</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
+        <v>10</v>
+      </c>
+      <c r="D15" t="s">
+        <v>68</v>
+      </c>
+      <c r="E15" t="s">
+        <v>69</v>
+      </c>
+      <c r="F15" t="s">
+        <v>70</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="H15" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16" t="s">
+        <v>73</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
+        <v>17</v>
+      </c>
+      <c r="D16" t="s">
+        <v>68</v>
+      </c>
+      <c r="E16" t="s">
+        <v>69</v>
+      </c>
+      <c r="F16" t="s">
+        <v>70</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="H16" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17" t="s">
+        <v>76</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
+        <v>22</v>
+      </c>
+      <c r="D17" t="s">
+        <v>68</v>
+      </c>
+      <c r="E17" t="s">
+        <v>69</v>
+      </c>
+      <c r="F17" t="s">
+        <v>70</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="H17" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8">
+      <c r="A18" t="s">
+        <v>79</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>26</v>
+      </c>
+      <c r="D18" t="s">
+        <v>68</v>
+      </c>
+      <c r="E18" t="s">
+        <v>69</v>
+      </c>
+      <c r="F18" t="s">
+        <v>70</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="H18" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19" t="s">
+        <v>82</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
+        <v>31</v>
+      </c>
+      <c r="D19" t="s">
+        <v>68</v>
+      </c>
+      <c r="E19" t="s">
+        <v>69</v>
+      </c>
+      <c r="F19" t="s">
+        <v>70</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="H19" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" t="s">
+        <v>84</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>35</v>
+      </c>
+      <c r="D20" t="s">
+        <v>68</v>
+      </c>
+      <c r="E20" t="s">
+        <v>69</v>
+      </c>
+      <c r="F20" t="s">
+        <v>70</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="H20" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" t="s">
+        <v>86</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>39</v>
+      </c>
+      <c r="D21" t="s">
+        <v>68</v>
+      </c>
+      <c r="E21" t="s">
+        <v>69</v>
+      </c>
+      <c r="F21" t="s">
+        <v>70</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="H21" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" t="s">
+        <v>89</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>44</v>
+      </c>
+      <c r="D22" t="s">
+        <v>68</v>
+      </c>
+      <c r="E22" t="s">
+        <v>69</v>
+      </c>
+      <c r="F22" t="s">
+        <v>70</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="H22" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" t="s">
+        <v>92</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>48</v>
+      </c>
+      <c r="D23" t="s">
+        <v>68</v>
+      </c>
+      <c r="E23" t="s">
+        <v>69</v>
+      </c>
+      <c r="F23" t="s">
+        <v>70</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="H23" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" t="s">
+        <v>95</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
         <v>52</v>
       </c>
-      <c r="G13" s="1" t="s">
-[...3 lines deleted...]
-        <v>58</v>
+      <c r="D24" t="s">
+        <v>68</v>
+      </c>
+      <c r="E24" t="s">
+        <v>69</v>
+      </c>
+      <c r="F24" t="s">
+        <v>70</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="H24" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" t="s">
+        <v>98</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>56</v>
+      </c>
+      <c r="D25" t="s">
+        <v>68</v>
+      </c>
+      <c r="E25" t="s">
+        <v>69</v>
+      </c>
+      <c r="F25" t="s">
+        <v>99</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="H25" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" t="s">
+        <v>101</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>60</v>
+      </c>
+      <c r="D26" t="s">
+        <v>68</v>
+      </c>
+      <c r="E26" t="s">
+        <v>69</v>
+      </c>
+      <c r="F26" t="s">
+        <v>99</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="H26" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" t="s">
+        <v>104</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>64</v>
+      </c>
+      <c r="D27" t="s">
+        <v>68</v>
+      </c>
+      <c r="E27" t="s">
+        <v>69</v>
+      </c>
+      <c r="F27" t="s">
+        <v>70</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="H27" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" t="s">
+        <v>107</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>108</v>
+      </c>
+      <c r="D28" t="s">
+        <v>68</v>
+      </c>
+      <c r="E28" t="s">
+        <v>69</v>
+      </c>
+      <c r="F28" t="s">
+        <v>70</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="H28" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" t="s">
+        <v>111</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>112</v>
+      </c>
+      <c r="D29" t="s">
+        <v>68</v>
+      </c>
+      <c r="E29" t="s">
+        <v>69</v>
+      </c>
+      <c r="F29" t="s">
+        <v>70</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="H29" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" t="s">
+        <v>114</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>115</v>
+      </c>
+      <c r="D30" t="s">
+        <v>68</v>
+      </c>
+      <c r="E30" t="s">
+        <v>69</v>
+      </c>
+      <c r="F30" t="s">
+        <v>70</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="H30" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" t="s">
+        <v>117</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>118</v>
+      </c>
+      <c r="D31" t="s">
+        <v>68</v>
+      </c>
+      <c r="E31" t="s">
+        <v>69</v>
+      </c>
+      <c r="F31" t="s">
+        <v>70</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="H31" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" t="s">
+        <v>121</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>122</v>
+      </c>
+      <c r="D32" t="s">
+        <v>68</v>
+      </c>
+      <c r="E32" t="s">
+        <v>69</v>
+      </c>
+      <c r="F32" t="s">
+        <v>70</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="H32" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" t="s">
+        <v>125</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>126</v>
+      </c>
+      <c r="D33" t="s">
+        <v>68</v>
+      </c>
+      <c r="E33" t="s">
+        <v>69</v>
+      </c>
+      <c r="F33" t="s">
+        <v>70</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="H33" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" t="s">
+        <v>129</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>130</v>
+      </c>
+      <c r="D34" t="s">
+        <v>68</v>
+      </c>
+      <c r="E34" t="s">
+        <v>69</v>
+      </c>
+      <c r="F34" t="s">
+        <v>70</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="H34" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" t="s">
+        <v>133</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>134</v>
+      </c>
+      <c r="D35" t="s">
+        <v>68</v>
+      </c>
+      <c r="E35" t="s">
+        <v>69</v>
+      </c>
+      <c r="F35" t="s">
+        <v>70</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="H35" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" t="s">
+        <v>137</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>138</v>
+      </c>
+      <c r="D36" t="s">
+        <v>68</v>
+      </c>
+      <c r="E36" t="s">
+        <v>69</v>
+      </c>
+      <c r="F36" t="s">
+        <v>70</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="H36" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" t="s">
+        <v>140</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>141</v>
+      </c>
+      <c r="D37" t="s">
+        <v>68</v>
+      </c>
+      <c r="E37" t="s">
+        <v>69</v>
+      </c>
+      <c r="F37" t="s">
+        <v>70</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="H37" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>143</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>144</v>
+      </c>
+      <c r="D38" t="s">
+        <v>68</v>
+      </c>
+      <c r="E38" t="s">
+        <v>69</v>
+      </c>
+      <c r="F38" t="s">
+        <v>70</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="H38" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>146</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>147</v>
+      </c>
+      <c r="D39" t="s">
+        <v>68</v>
+      </c>
+      <c r="E39" t="s">
+        <v>69</v>
+      </c>
+      <c r="F39" t="s">
+        <v>70</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="H39" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" t="s">
+        <v>150</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>151</v>
+      </c>
+      <c r="D40" t="s">
+        <v>68</v>
+      </c>
+      <c r="E40" t="s">
+        <v>69</v>
+      </c>
+      <c r="F40" t="s">
+        <v>70</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="H40" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>154</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>155</v>
+      </c>
+      <c r="D41" t="s">
+        <v>68</v>
+      </c>
+      <c r="E41" t="s">
+        <v>69</v>
+      </c>
+      <c r="F41" t="s">
+        <v>70</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="H41" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>157</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>158</v>
+      </c>
+      <c r="D42" t="s">
+        <v>68</v>
+      </c>
+      <c r="E42" t="s">
+        <v>69</v>
+      </c>
+      <c r="F42" t="s">
+        <v>70</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="H42" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>160</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>161</v>
+      </c>
+      <c r="D43" t="s">
+        <v>68</v>
+      </c>
+      <c r="E43" t="s">
+        <v>69</v>
+      </c>
+      <c r="F43" t="s">
+        <v>70</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="H43" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>164</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>165</v>
+      </c>
+      <c r="D44" t="s">
+        <v>68</v>
+      </c>
+      <c r="E44" t="s">
+        <v>69</v>
+      </c>
+      <c r="F44" t="s">
+        <v>70</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="H44" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>168</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>10</v>
+      </c>
+      <c r="D45" t="s">
+        <v>169</v>
+      </c>
+      <c r="E45" t="s">
+        <v>170</v>
+      </c>
+      <c r="F45" t="s">
+        <v>18</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="H45" t="s">
+        <v>172</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
+    <hyperlink ref="G14" r:id="rId13"/>
+    <hyperlink ref="G15" r:id="rId14"/>
+    <hyperlink ref="G16" r:id="rId15"/>
+    <hyperlink ref="G17" r:id="rId16"/>
+    <hyperlink ref="G18" r:id="rId17"/>
+    <hyperlink ref="G19" r:id="rId18"/>
+    <hyperlink ref="G20" r:id="rId19"/>
+    <hyperlink ref="G21" r:id="rId20"/>
+    <hyperlink ref="G22" r:id="rId21"/>
+    <hyperlink ref="G23" r:id="rId22"/>
+    <hyperlink ref="G24" r:id="rId23"/>
+    <hyperlink ref="G25" r:id="rId24"/>
+    <hyperlink ref="G26" r:id="rId25"/>
+    <hyperlink ref="G27" r:id="rId26"/>
+    <hyperlink ref="G28" r:id="rId27"/>
+    <hyperlink ref="G29" r:id="rId28"/>
+    <hyperlink ref="G30" r:id="rId29"/>
+    <hyperlink ref="G31" r:id="rId30"/>
+    <hyperlink ref="G32" r:id="rId31"/>
+    <hyperlink ref="G33" r:id="rId32"/>
+    <hyperlink ref="G34" r:id="rId33"/>
+    <hyperlink ref="G35" r:id="rId34"/>
+    <hyperlink ref="G36" r:id="rId35"/>
+    <hyperlink ref="G37" r:id="rId36"/>
+    <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>