--- v0 (2025-12-06)
+++ v1 (2026-04-27)
@@ -54,90 +54,90 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Luan Gustavo Frazatto</t>
   </si>
   <si>
-    <t>https://sapl.santamonica.pr.leg.br/media/sapl/public/materialegislativa/2025/448/1_-_projeto_lei_001-2025_-_recomposicao_salarial_servidores_-_2025.pdf</t>
+    <t>http://sapl.santamonica.pr.leg.br/media/sapl/public/materialegislativa/2025/448/1_-_projeto_lei_001-2025_-_recomposicao_salarial_servidores_-_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de Recomposição Salarial e/ou Vencimentos aos servidores do quadro de provimento Efetivo Ativos, Inativos, Pensionistas, Emprego Público, Temporários, Conselheiros Tutelares, Autarquia Samae, Profissionais do Magistério e, detentores de cargos de provimento em comissão do Município de Santa Monica/PR, como determina o inciso X, do artigo 37, da Constituição Federal e dá outras providências.</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.santamonica.pr.leg.br/media/sapl/public/materialegislativa/2025/449/02.2025_-_projeto_lei_002-2025_-_atualiza_-_auxilio_alimentacao_2025_-_10-01-2025.pdf</t>
+    <t>http://sapl.santamonica.pr.leg.br/media/sapl/public/materialegislativa/2025/449/02.2025_-_projeto_lei_002-2025_-_atualiza_-_auxilio_alimentacao_2025_-_10-01-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a atualização do "AUXÍLIO ALIMENTAÇÃO" aos Servidores Municipais do Município de Santa Mônica/Pr e dá outras providências.</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Mesa Diretora - MD</t>
   </si>
   <si>
-    <t>https://sapl.santamonica.pr.leg.br/media/sapl/public/materialegislativa/2025/450/projeto_de_lei_03.2025_-_assinado.pdf</t>
+    <t>http://sapl.santamonica.pr.leg.br/media/sapl/public/materialegislativa/2025/450/projeto_de_lei_03.2025_-_assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de recomposição e reajuste aos vencimentos dos cargos de provimento efetivo do Poder Legislativo Municipal, como determina o inciso X, do artigo 37, da Constituição Federal.</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.santamonica.pr.leg.br/media/sapl/public/materialegislativa/2025/451/projeto_de_lei_04.2025_-_assinado.pdf</t>
+    <t>http://sapl.santamonica.pr.leg.br/media/sapl/public/materialegislativa/2025/451/projeto_de_lei_04.2025_-_assinado.pdf</t>
   </si>
   <si>
     <t>SÚMULA – Altera o Anexo I - I.1 da Lei Municipal n.º 231/2023, de 27/11/2023, a qual dispõe sobre a Estrutura Administrativa e institui organograma da Câmara Municipal de Santa Mônica, Estado do Paraná e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -444,68 +444,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamonica.pr.leg.br/media/sapl/public/materialegislativa/2025/448/1_-_projeto_lei_001-2025_-_recomposicao_salarial_servidores_-_2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamonica.pr.leg.br/media/sapl/public/materialegislativa/2025/449/02.2025_-_projeto_lei_002-2025_-_atualiza_-_auxilio_alimentacao_2025_-_10-01-2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamonica.pr.leg.br/media/sapl/public/materialegislativa/2025/450/projeto_de_lei_03.2025_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamonica.pr.leg.br/media/sapl/public/materialegislativa/2025/451/projeto_de_lei_04.2025_-_assinado.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamonica.pr.leg.br/media/sapl/public/materialegislativa/2025/448/1_-_projeto_lei_001-2025_-_recomposicao_salarial_servidores_-_2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamonica.pr.leg.br/media/sapl/public/materialegislativa/2025/449/02.2025_-_projeto_lei_002-2025_-_atualiza_-_auxilio_alimentacao_2025_-_10-01-2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamonica.pr.leg.br/media/sapl/public/materialegislativa/2025/450/projeto_de_lei_03.2025_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamonica.pr.leg.br/media/sapl/public/materialegislativa/2025/451/projeto_de_lei_04.2025_-_assinado.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H5"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="20.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="153.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="152.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>